--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -493,51 +493,51 @@
           <t>Stato</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Diego Varriale</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -733,51 +733,51 @@
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Tiziana Rocco</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 3</t>
@@ -928,51 +928,51 @@
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Teo Teo</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
@@ -1178,51 +1178,51 @@
       <c r="A19" t="n">
         <v>4</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Stefan Horia Parucar</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Da giocare</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>