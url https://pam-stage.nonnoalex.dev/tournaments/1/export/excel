--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -930,51 +930,51 @@
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>0</v>
       </c>
       <c r="D15" t="n">
         <v>0</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>0</v>