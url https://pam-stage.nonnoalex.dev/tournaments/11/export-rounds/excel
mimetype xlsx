--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -573,51 +573,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -818,51 +818,51 @@
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>6 - 5</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
@@ -973,51 +973,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Paolo Scieghi</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>- - 9</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 4</t>
@@ -1088,51 +1088,51 @@
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Paolo Scieghi</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Luca Morrone</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>7 - 2</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">