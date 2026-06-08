--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -556,51 +556,51 @@
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>17</v>
       </c>
       <c r="H3" t="n">
         <v>28</v>
       </c>
       <c r="I3" t="n">
         <v>9</v>
       </c>
       <c r="J3" t="n">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>4</v>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>17</v>
       </c>
       <c r="H4" t="n">
         <v>28</v>
       </c>
       <c r="I4" t="n">
         <v>11</v>
       </c>
       <c r="J4" t="n">
         <v>17</v>