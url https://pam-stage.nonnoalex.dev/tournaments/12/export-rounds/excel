--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -698,51 +698,51 @@
       <c r="A7" t="n">
         <v>1</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Salvo Catalano</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 7</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Giovanni Pascale</t>
@@ -923,51 +923,51 @@
           <t>Giulia Bittante</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Martin Quiroz</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1363,51 +1363,51 @@
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>3</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Campo 7</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Roland Hess</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Matteo M.S.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1603,51 +1603,51 @@
           <t>Martin Quiroz</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>4</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Giovanni Pascale</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Completata</t>