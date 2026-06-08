--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -1304,51 +1304,51 @@
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>3</v>
       </c>
       <c r="G25" t="n">
         <v>7</v>
       </c>
       <c r="H25" t="n">
         <v>19</v>
       </c>
       <c r="I25" t="n">
         <v>21</v>
       </c>
       <c r="J25" t="n">
         <v>-2</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>4</v>
       </c>
       <c r="D26" t="n">
         <v>1</v>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
         <v>3</v>
       </c>
       <c r="G26" t="n">
         <v>7</v>
       </c>
       <c r="H26" t="n">
         <v>16</v>
       </c>
       <c r="I26" t="n">
         <v>20</v>
       </c>
       <c r="J26" t="n">
         <v>-4</v>