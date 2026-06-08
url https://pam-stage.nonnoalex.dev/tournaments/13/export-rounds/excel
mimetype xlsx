--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -733,51 +733,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 7</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Marco Sibilia</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Roland Hess</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>4 - 7</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 1</t>
@@ -803,51 +803,51 @@
           <t>Salvo Catalano</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Salvo Catalano</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>9 - 2</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1203,51 +1203,51 @@
           <t>Paolo Scieghi</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>8 - 2</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>3</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Marco Neroni</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>3 - 5</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1443,51 +1443,51 @@
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>4</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Matteo Alberti</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>7 - 3</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Completata</t>