--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -590,51 +590,51 @@
       <c r="E4" t="n">
         <v>1</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>17</v>
       </c>
       <c r="H4" t="n">
         <v>21</v>
       </c>
       <c r="I4" t="n">
         <v>14</v>
       </c>
       <c r="J4" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>4</v>
       </c>
       <c r="D5" t="n">
         <v>3</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>15</v>
       </c>
       <c r="H5" t="n">
         <v>26</v>
       </c>
       <c r="I5" t="n">
         <v>14</v>
       </c>
       <c r="J5" t="n">
         <v>12</v>