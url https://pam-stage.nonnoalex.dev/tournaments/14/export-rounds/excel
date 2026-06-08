--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -578,51 +578,51 @@
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>4 - 6</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Beatrice Vicari</t>
@@ -653,51 +653,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Beatrice Vicari</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Salvo Catalano</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -813,51 +813,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>3</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>3</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 2</t>
@@ -1013,51 +1013,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>4</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Daniele Uttini</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Micol Ravagli</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Beatrice Vicari</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>4</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 3</t>