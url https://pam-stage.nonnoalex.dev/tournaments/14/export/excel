--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -488,51 +488,51 @@
           <t>Punti</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Games Vinti</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Games Persi</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Differenza</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>4</v>
       </c>
       <c r="D2" t="n">
         <v>4</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>20</v>
       </c>
       <c r="H2" t="n">
         <v>25</v>
       </c>
       <c r="I2" t="n">
         <v>14</v>
       </c>
       <c r="J2" t="n">
         <v>11</v>