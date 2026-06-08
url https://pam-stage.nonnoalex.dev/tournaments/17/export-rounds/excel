--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -603,51 +603,51 @@
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>1 - 7</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -898,51 +898,51 @@
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
@@ -1168,51 +1168,51 @@
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Salvo Catalano</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
@@ -1403,51 +1403,51 @@
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>4</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Martin Quiroz</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Stefano Caffarra</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completata</t>