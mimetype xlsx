--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -1134,51 +1134,51 @@
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>3</v>
       </c>
       <c r="G20" t="n">
         <v>5</v>
       </c>
       <c r="H20" t="n">
         <v>13</v>
       </c>
       <c r="I20" t="n">
         <v>20</v>
       </c>
       <c r="J20" t="n">
         <v>-7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>4</v>
       </c>
       <c r="D21" t="n">
         <v>1</v>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>3</v>
       </c>
       <c r="G21" t="n">
         <v>5</v>
       </c>
       <c r="H21" t="n">
         <v>11</v>
       </c>
       <c r="I21" t="n">
         <v>24</v>
       </c>
       <c r="J21" t="n">
         <v>-13</v>