--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -698,51 +698,51 @@
       <c r="A7" t="n">
         <v>1</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Luca Parisi</t>
@@ -893,51 +893,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>5 - 3</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 6</t>
@@ -1098,51 +1098,51 @@
       <c r="A17" t="n">
         <v>3</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Paolo Sideri</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>3</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
@@ -1413,51 +1413,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>4</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Filippo Calatroni</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">