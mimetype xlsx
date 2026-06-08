--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -828,51 +828,51 @@
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>2</v>
       </c>
       <c r="G11" t="n">
         <v>10</v>
       </c>
       <c r="H11" t="n">
         <v>16</v>
       </c>
       <c r="I11" t="n">
         <v>20</v>
       </c>
       <c r="J11" t="n">
         <v>-4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>4</v>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
       <c r="F12" t="n">
         <v>2</v>
       </c>
       <c r="G12" t="n">
         <v>7</v>
       </c>
       <c r="H12" t="n">
         <v>17</v>
       </c>
       <c r="I12" t="n">
         <v>19</v>
       </c>
       <c r="J12" t="n">
         <v>-2</v>