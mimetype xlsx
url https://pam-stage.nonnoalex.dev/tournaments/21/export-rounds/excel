--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -648,51 +648,51 @@
           <t>7 - 3</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
@@ -848,51 +848,51 @@
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>2 - 5</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
@@ -1053,51 +1053,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>2 - 7</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Campo 1</t>
@@ -1138,51 +1138,51 @@
       <c r="A18" t="n">
         <v>4</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Roberto M</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Emilio Calcagno</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>8 - 2</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>4</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>