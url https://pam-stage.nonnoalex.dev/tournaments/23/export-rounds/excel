--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -648,51 +648,51 @@
           <t>4 - 3</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Maurizio Mammì</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>2 - 6</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
@@ -938,51 +938,51 @@
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Marco  Moselli</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Cristina T</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>8 - 1</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
@@ -1138,51 +1138,51 @@
       <c r="A18" t="n">
         <v>3</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Jorge Morales</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Rometta -</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>2 - 8</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Maurizio Mammì</t>
@@ -1338,51 +1338,51 @@
       <c r="A23" t="n">
         <v>4</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Beatrice Vicari</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Davide Tinini</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>2 - 7</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>4</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Campo 5</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>