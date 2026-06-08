--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -896,51 +896,51 @@
       <c r="E13" t="n">
         <v>0</v>
       </c>
       <c r="F13" t="n">
         <v>2</v>
       </c>
       <c r="G13" t="n">
         <v>12</v>
       </c>
       <c r="H13" t="n">
         <v>17</v>
       </c>
       <c r="I13" t="n">
         <v>16</v>
       </c>
       <c r="J13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>4</v>
       </c>
       <c r="D14" t="n">
         <v>2</v>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>2</v>
       </c>
       <c r="G14" t="n">
         <v>12</v>
       </c>
       <c r="H14" t="n">
         <v>18</v>
       </c>
       <c r="I14" t="n">
         <v>18</v>
       </c>
       <c r="J14" t="n">
         <v>0</v>