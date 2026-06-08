--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -613,51 +613,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Emanuele Fiocchi</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>3 - 8</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 5</t>
@@ -853,51 +853,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Roland Hess</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Riccardo Cascinu</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>2 - 7</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Campo 5</t>
@@ -963,51 +963,51 @@
           <t>Emanuele Fiocchi</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>3 - 4</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Michele Spinoglio</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Roland Hess</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Davide Strada</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1298,51 +1298,51 @@
       <c r="A22" t="n">
         <v>4</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Campo 3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Marco Cimino</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>1 - 8</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>4</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Campo 4</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Giuseppe Puglisi</t>