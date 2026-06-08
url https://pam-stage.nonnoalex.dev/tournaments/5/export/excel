--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -522,51 +522,51 @@
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>28</v>
       </c>
       <c r="H2" t="n">
         <v>30</v>
       </c>
       <c r="I2" t="n">
         <v>7</v>
       </c>
       <c r="J2" t="n">
         <v>23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>4</v>
       </c>
       <c r="D3" t="n">
         <v>4</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>28</v>
       </c>
       <c r="H3" t="n">
         <v>29</v>
       </c>
       <c r="I3" t="n">
         <v>9</v>
       </c>
       <c r="J3" t="n">
         <v>20</v>