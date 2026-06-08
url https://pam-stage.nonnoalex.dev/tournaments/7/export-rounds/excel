--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -523,51 +523,51 @@
           <t>Mattia Rescigno</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>5 - 2</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Tommaso Marchese</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Alessandra Trolli</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Alex Becks</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>6 - 3</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1008,51 +1008,51 @@
           <t>6 - 4</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Campo 6</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Matteo Siviero</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Michele Spinoglio</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Luca Scarnati</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>9 - 1</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
@@ -1163,51 +1163,51 @@
           <t>Paolo Brescianini</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Alessio Cassisi</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Antonio Borgonovo</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Luca Morrone</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -1693,51 +1693,51 @@
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>4</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Campo 7</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Giovanni Colistra</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Luca Gentile</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>4 - 5</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>4</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Campo 8</t>