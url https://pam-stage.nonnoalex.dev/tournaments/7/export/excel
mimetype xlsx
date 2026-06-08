--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -658,51 +658,51 @@
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
         <v>23</v>
       </c>
       <c r="H6" t="n">
         <v>24</v>
       </c>
       <c r="I6" t="n">
         <v>15</v>
       </c>
       <c r="J6" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>4</v>
       </c>
       <c r="D7" t="n">
         <v>3</v>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" t="n">
         <v>23</v>
       </c>
       <c r="H7" t="n">
         <v>23</v>
       </c>
       <c r="I7" t="n">
         <v>15</v>
       </c>
       <c r="J7" t="n">
         <v>8</v>