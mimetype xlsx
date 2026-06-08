--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -523,51 +523,51 @@
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>2 - 8</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>4 - 4</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -603,91 +603,91 @@
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>6 - 5</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Steno Pasquè</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mattia Rescigno</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>5 - 4</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Campo 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Manuele Trezzi</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Michele Spinoglio</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Alberto Sodi</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>2 - 8</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Completata</t>
@@ -763,51 +763,51 @@
           <t>Thomas Wintour</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>3 - 8</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Completata</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>4</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Campo 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Michele Spinoglio</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Fabio Di Sarno</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Mattia Rescigno</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>3 - 7</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Completata</t>