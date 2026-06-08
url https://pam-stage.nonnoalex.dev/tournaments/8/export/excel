--- v0 (2026-02-08)
+++ v1 (2026-06-08)
@@ -692,51 +692,51 @@
       <c r="E7" t="n">
         <v>1</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>9</v>
       </c>
       <c r="H7" t="n">
         <v>19</v>
       </c>
       <c r="I7" t="n">
         <v>19</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Sam Lucci</t>
+          <t>Samuel Angelucci</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>4</v>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="n">
         <v>1</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>9</v>
       </c>
       <c r="H8" t="n">
         <v>14</v>
       </c>
       <c r="I8" t="n">
         <v>23</v>
       </c>
       <c r="J8" t="n">
         <v>-9</v>